--- v1 (2026-01-20)
+++ v2 (2026-09-29)
@@ -75,51 +75,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Заместитель начальника центра, подполковник.</w:t>
+              <w:t xml:space="preserve">Заместитель начальника центра, полковник.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Аксененко Виктор Анатольевич</w:t>
             </w:r>
@@ -136,57 +136,57 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Родился 6января 1985 года в г. Россошь, Воронежской области.  </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">В 2007 году окончил ГОУ ВПО «Ярославский военныйфинансово-экономический институт имени генерала армии А.В.Хрулева».</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">В 2015 году — ФГБОУ ВПО «Российская академия народного хозяйства игосударственной службы при Президенте Российской Федерации».</w:t>
+              <w:t xml:space="preserve">В 2007 году окончил Ярославский военный финансово-экономическийинститут имени генерала армии А.В. Хрулева.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В 2015 году — Российскую академию народного хозяйства игосударственной службы при Президенте Российской Федерации.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 2007 года проходил службу на должностях в подразделениях ФГКУ«978 Учебный спасательный центр МЧС России».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 2021 года — помощник начальника центра (пофинансово-экономической работе) — главный бухгалтер ФГКУ «Рузскийцентр обеспечения пунктов управления МЧС России».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">С 27 июня 2025 года занимает должность заместителя начальника ФГКУ«Рузский центр обеспечения пунктов управления МЧС России» (приказМЧС России №85-ВК).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Награжден различными ведомственными наградами.</w:t>
             </w:r>