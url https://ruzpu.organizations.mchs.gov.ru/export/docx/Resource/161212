--- v0 (2026-05-22)
+++ v1 (2026-06-15)
@@ -98,98 +98,117 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">График личного приема граждан должностными лицами Рузского центраобеспечения пунктов управления МЧС России.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">№</w:t>
             </w:r>
             <w:br/>
-            <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">п/п</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Должность, фамилия, имя, отчество (при наличии)Дни приемаЧасыприема1.Начальник Рузского центра обеспечения пунктовуправления</w:t>
-[...13 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">Должность, фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(при наличии)</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Дни приема</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Часы приема</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Начальник Рузского центра обеспечения пунктов управления МЧСРоссии</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Заместитель начальника Рузского центра обеспечения пунктовуправления МЧС России первый и четвертый</w:t>
+            </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">четверг месяца</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">16.00-18.003.Начальник штаба – заместитель начальника Рузскогоцентра обеспечения пунктов управления МЧС Россиипервая и четвертаясреда месяца16.00-18.004.Заместитель начальника центра (по связи иавтоматизированным системам управления) Рузского центра обеспеченияпунктов управления МЧС Россиипервый и второй вторникмесяца16.00-18.005.Начальник отдела воспитательной работы Рузскогоцентра обеспечения пунктов управления МЧС Россиивторой и третийпонедельник месяца16.00-18.00 Личный прием граждан должностнымилицами Рузского центра обеспечения пунктов управления МЧС Россииосуществляется в соответствии с графиком по предварительной записипо телефону: (495) 992-22-12 доб. 76-65, по адресу: 143151,Московская область, г. Руза, д. Устье.</w:t>
-[...13 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">16.00-18.00 4.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Заместитель начальника центра (по связи и автоматизированнымсистемам управления) Рузского центра обеспечения пунктов управленияМЧС России первый и второй</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">вторник месяца 16.00-18.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>